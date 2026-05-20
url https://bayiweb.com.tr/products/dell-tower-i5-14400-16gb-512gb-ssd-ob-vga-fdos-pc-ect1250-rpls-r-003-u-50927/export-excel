--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -59,51 +59,51 @@
   <si>
     <t>512GB SSD</t>
   </si>
   <si>
     <t>Ekran Kartı Kapasitesi</t>
   </si>
   <si>
     <t>On Board</t>
   </si>
   <si>
     <t>Ekran Kartı Chipseti</t>
   </si>
   <si>
     <t>Tümleşik</t>
   </si>
   <si>
     <t>İşletim Sistemi</t>
   </si>
   <si>
     <t>FDos</t>
   </si>
   <si>
     <t>Kasa Tipi</t>
   </si>
   <si>
-    <t>Micro ATX</t>
+    <t>ATX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>